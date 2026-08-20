--- v0 (2026-04-28)
+++ v1 (2026-08-20)
@@ -1,32 +1,33 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="4C019D19" w14:textId="77777777" w:rsidR="004308FF" w:rsidRPr="004308FF" w:rsidRDefault="004308FF" w:rsidP="00BB704F">
       <w:pPr>
@@ -473,60 +474,66 @@
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E3D0BA1" w14:textId="77777777" w:rsidR="004D04D5" w:rsidRPr="0096441B" w:rsidRDefault="004D04D5" w:rsidP="004D04D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="9659"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096441B">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0096441B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26F3E613" w14:textId="77777777" w:rsidR="004D04D5" w:rsidRPr="0096441B" w:rsidRDefault="00616ED0" w:rsidP="004D04D5">
+    <w:p w14:paraId="26F3E613" w14:textId="606AE19B" w:rsidR="004D04D5" w:rsidRPr="0096441B" w:rsidRDefault="00616ED0" w:rsidP="004D04D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="9659"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Ort der Grabarbeite </w:t>
+        <w:t>Ort der Grabarbeite</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE48A9">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D04D5" w:rsidRPr="0096441B">
         <w:t xml:space="preserve">   Strasse:</w:t>
       </w:r>
       <w:r w:rsidR="004D04D5" w:rsidRPr="0096441B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="004D04D5" w:rsidRPr="0096441B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text6"/>
       <w:r w:rsidR="004D04D5" w:rsidRPr="0096441B">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -805,84 +812,84 @@
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="004E744D">
         <w:t>Verkehrsbeschränkung:</w:t>
       </w:r>
       <w:r w:rsidRPr="004E744D">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C6874">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Kontrollkästchen1"/>
       <w:r w:rsidR="007C6874">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CD6D22">
+      <w:r w:rsidR="00F40A6E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C6874">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="007C6874">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>ja</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="007C6874">
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Kontrollkästchen2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Kontrollkästchen2"/>
       <w:r w:rsidR="007C6874">
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00CD6D22">
+      <w:r w:rsidR="00F40A6E">
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="007C6874">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidR="007C6874">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>nein</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23DB7285" w14:textId="77777777" w:rsidR="004D04D5" w:rsidRPr="0096441B" w:rsidRDefault="004D04D5" w:rsidP="004D04D5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="right" w:pos="6237"/>
           <w:tab w:val="left" w:pos="6537"/>
           <w:tab w:val="right" w:pos="9659"/>
         </w:tabs>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1595,138 +1602,149 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D04D5">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bewilligung</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C3A4380" w14:textId="77777777" w:rsidR="00600C79" w:rsidRPr="004D04D5" w:rsidRDefault="00600C79" w:rsidP="00600C79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="623C73CB" w14:textId="750B3E15" w:rsidR="00600C79" w:rsidRDefault="00600C79" w:rsidP="00600C79">
+    <w:p w14:paraId="44331AF9" w14:textId="4311B5D2" w:rsidR="007B11B6" w:rsidRDefault="001D4B0F" w:rsidP="00600C79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00461A9D">
+      <w:r w:rsidRPr="001D4B0F">
+        <w:t xml:space="preserve">Gestützt auf obiges Gesuch sowie die allgemeinen Bedingungen für das Verlegen von Leitungen in öffentlichen Strassen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D4B0F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">gemäss </w:t>
-[...9 lines deleted...]
-        <w:t>, erteilen wir Ihnen die Bewilligung für Grabarbeiten in öffentlichem Grund.</w:t>
+        <w:t>gemäss Anhang A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D4B0F">
+        <w:t xml:space="preserve"> erteilen wir Ihnen die Bewilligung für Grabarbeiten in öffentlichem Grund.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44331AF9" w14:textId="77777777" w:rsidR="007B11B6" w:rsidRDefault="007B11B6" w:rsidP="00600C79">
+    <w:p w14:paraId="5355DC60" w14:textId="77777777" w:rsidR="001D4B0F" w:rsidRDefault="001D4B0F" w:rsidP="00600C79">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70F6452C" w14:textId="019ACCE9" w:rsidR="00771ADD" w:rsidRDefault="00771ADD" w:rsidP="0068017D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
         <w:t>Unter Vorbehalt der Bewilligung nach PBG/StrG und deren Baufreigabe.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6103EAF7" w14:textId="650148CD" w:rsidR="0068017D" w:rsidRDefault="0068017D" w:rsidP="0068017D">
+    <w:p w14:paraId="6103EAF7" w14:textId="4DA07983" w:rsidR="0068017D" w:rsidRDefault="0068017D" w:rsidP="0068017D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r>
-        <w:t>Das Gesuch ist min. 10 Arbeitstag vor Baubeginn</w:t>
+        <w:t>Das Gesuch ist min</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4B0F">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4B0F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>10 Arbeitstag</w:t>
+      </w:r>
+      <w:r w:rsidR="001D4B0F">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vor Baubeginn</w:t>
       </w:r>
       <w:r w:rsidR="00A069D5">
         <w:t xml:space="preserve"> einzureichen</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an</w:t>
       </w:r>
       <w:r w:rsidR="00A069D5">
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="00197BAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof w:val="0"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>tiefbau@waedenswil.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="779E8F55" w14:textId="632052D8" w:rsidR="004E744D" w:rsidRDefault="004E744D" w:rsidP="0068017D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:before="60"/>
       </w:pPr>
       <w:r w:rsidRPr="007C6874">
@@ -1738,51 +1756,51 @@
       <w:r w:rsidRPr="007C6874">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="007C6874">
         <w:tab/>
         <w:t>(Koordination) In Absprache mit der Stadtpolizei</w:t>
       </w:r>
       <w:r w:rsidR="000D4F60">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DDFD189" w14:textId="3AD94120" w:rsidR="007B11B6" w:rsidRDefault="0068017D" w:rsidP="00E6464D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="454"/>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00197BAE">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof w:val="0"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>baustellen.stadtpolizei@waedenswil.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5C2B654C" w14:textId="77777777" w:rsidR="00E6464D" w:rsidRPr="0096441B" w:rsidRDefault="00E6464D" w:rsidP="00E6464D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5529"/>
           <w:tab w:val="left" w:pos="6804"/>
           <w:tab w:val="right" w:pos="9639"/>
         </w:tabs>
         <w:spacing w:after="60"/>
         <w:ind w:left="454"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -2321,52 +2339,52 @@
             <w:tcW w:w="4271" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="04CF569D" w14:textId="77777777" w:rsidR="00DC1DEF" w:rsidRPr="0074046F" w:rsidRDefault="00DC1DEF" w:rsidP="0074046F">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="140B5242" w14:textId="5A8F4D7E" w:rsidR="00410D33" w:rsidRPr="00503372" w:rsidRDefault="00410D33" w:rsidP="00E1160F">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="17"/>
           <w:szCs w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00410D33" w:rsidRPr="00503372" w:rsidSect="00E1160F">
-      <w:headerReference w:type="first" r:id="rId9"/>
-      <w:footerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="567" w:bottom="851" w:left="851" w:header="1162" w:footer="527" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="1E73E629" w14:textId="77777777" w:rsidR="00AC2538" w:rsidRDefault="00AC2538">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="53A85B77" w14:textId="77777777" w:rsidR="00AC2538" w:rsidRDefault="00AC2538">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
@@ -5199,51 +5217,51 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="570310294">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1177768907">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1669018121">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1259097909">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1709378865">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="0E3nqoTmYFXAPbibOmy99JvrndL0yOVQCDUgXwrPKOUk3qFkcSLM9stI3HLMnyEUK/l48cwDITTEsj1Lm5PkNQ==" w:salt="Dxwnr/jggRIsWHNPkGGuig=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="maJVAsXunb7RWhbcXoHrrYqms/GBFSmtyXNEXqa0dgDQrNT9Wg42WZxr/akkyhU3H+BzhOUZaS04aZpHKYdJDg==" w:salt="jYlhUTOE8/w7WBPMahAk0g=="/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="560"/>
   <w:drawingGridHorizontalSpacing w:val="567"/>
   <w:drawingGridVerticalSpacing w:val="567"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
@@ -5435,252 +5453,257 @@
     <w:docVar w:name="31-1000TIM" w:val="[Code]"/>
     <w:docVar w:name="31-1001TIM" w:val="[Betreffend]"/>
     <w:docVar w:name="31-1002TIM" w:val="[Beschrieb]"/>
     <w:docVar w:name="31-1003TIM" w:val="[Pfad]"/>
     <w:docVar w:name="31-1004TIM" w:val="[Kunde]"/>
     <w:docVar w:name="31-1005TIM" w:val="[Projektleiter]"/>
     <w:docVar w:name="31-1100TIM" w:val="[PhasenCode]"/>
     <w:docVar w:name="31-1101TIM" w:val="[PhasenBeschreibung]"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00766767"/>
     <w:rsid w:val="00012BC1"/>
     <w:rsid w:val="00050B17"/>
     <w:rsid w:val="000531AD"/>
     <w:rsid w:val="000602AF"/>
     <w:rsid w:val="0009192B"/>
     <w:rsid w:val="000B2B44"/>
     <w:rsid w:val="000B594C"/>
     <w:rsid w:val="000D18F6"/>
     <w:rsid w:val="000D4F60"/>
     <w:rsid w:val="000F0149"/>
     <w:rsid w:val="00166669"/>
     <w:rsid w:val="00175FA7"/>
     <w:rsid w:val="001A5191"/>
     <w:rsid w:val="001C61CF"/>
+    <w:rsid w:val="001D4B0F"/>
     <w:rsid w:val="001E3877"/>
     <w:rsid w:val="001E43C5"/>
     <w:rsid w:val="002016EB"/>
     <w:rsid w:val="00205C9B"/>
     <w:rsid w:val="00231C2D"/>
     <w:rsid w:val="002F0551"/>
     <w:rsid w:val="002F076E"/>
     <w:rsid w:val="00360CAB"/>
     <w:rsid w:val="00363B67"/>
     <w:rsid w:val="00366E10"/>
     <w:rsid w:val="00372EF5"/>
     <w:rsid w:val="003959D7"/>
     <w:rsid w:val="003963CF"/>
     <w:rsid w:val="003A159D"/>
     <w:rsid w:val="003C17F0"/>
     <w:rsid w:val="003C61D5"/>
     <w:rsid w:val="003F129D"/>
     <w:rsid w:val="00407C10"/>
     <w:rsid w:val="00410D33"/>
     <w:rsid w:val="00412943"/>
     <w:rsid w:val="00414C1F"/>
     <w:rsid w:val="00417336"/>
     <w:rsid w:val="004308FF"/>
     <w:rsid w:val="00442806"/>
     <w:rsid w:val="00453B3A"/>
     <w:rsid w:val="004605BD"/>
     <w:rsid w:val="00461A9D"/>
     <w:rsid w:val="00465FC3"/>
     <w:rsid w:val="004945BB"/>
     <w:rsid w:val="004A36E3"/>
     <w:rsid w:val="004C546A"/>
     <w:rsid w:val="004D04D5"/>
     <w:rsid w:val="004E1BA8"/>
     <w:rsid w:val="004E60D1"/>
     <w:rsid w:val="004E744D"/>
     <w:rsid w:val="00500997"/>
     <w:rsid w:val="00503372"/>
     <w:rsid w:val="005047F5"/>
     <w:rsid w:val="00520F0C"/>
     <w:rsid w:val="00524AA0"/>
     <w:rsid w:val="00562FA0"/>
     <w:rsid w:val="0058621A"/>
+    <w:rsid w:val="005A70A7"/>
     <w:rsid w:val="005B352D"/>
     <w:rsid w:val="005B4A2F"/>
     <w:rsid w:val="005B74D9"/>
     <w:rsid w:val="005C5074"/>
     <w:rsid w:val="005D027D"/>
     <w:rsid w:val="005D46DD"/>
     <w:rsid w:val="005F5ACD"/>
     <w:rsid w:val="00600C79"/>
     <w:rsid w:val="00612BE8"/>
     <w:rsid w:val="00616ED0"/>
     <w:rsid w:val="00645A15"/>
     <w:rsid w:val="006740AD"/>
     <w:rsid w:val="0067739D"/>
     <w:rsid w:val="0068017D"/>
     <w:rsid w:val="00684F34"/>
     <w:rsid w:val="00697BB9"/>
     <w:rsid w:val="006A280A"/>
     <w:rsid w:val="006B3F2B"/>
     <w:rsid w:val="006F2564"/>
     <w:rsid w:val="006F5075"/>
     <w:rsid w:val="007020F5"/>
     <w:rsid w:val="007230F7"/>
     <w:rsid w:val="00735095"/>
-    <w:rsid w:val="00735816"/>
     <w:rsid w:val="00736668"/>
     <w:rsid w:val="007371E9"/>
     <w:rsid w:val="0074046F"/>
     <w:rsid w:val="007413C6"/>
     <w:rsid w:val="00741ECD"/>
     <w:rsid w:val="00742FF5"/>
     <w:rsid w:val="00755851"/>
     <w:rsid w:val="0075643E"/>
     <w:rsid w:val="00763CEC"/>
     <w:rsid w:val="00766767"/>
     <w:rsid w:val="00771ADD"/>
     <w:rsid w:val="00787992"/>
     <w:rsid w:val="007A529C"/>
     <w:rsid w:val="007B1112"/>
     <w:rsid w:val="007B11B6"/>
     <w:rsid w:val="007C1403"/>
     <w:rsid w:val="007C59F2"/>
     <w:rsid w:val="007C67F3"/>
     <w:rsid w:val="007C6874"/>
     <w:rsid w:val="007C7AD3"/>
     <w:rsid w:val="007D03EF"/>
     <w:rsid w:val="007D4646"/>
-    <w:rsid w:val="007E3900"/>
     <w:rsid w:val="007F13D3"/>
     <w:rsid w:val="008263B7"/>
     <w:rsid w:val="00834211"/>
     <w:rsid w:val="0083509A"/>
     <w:rsid w:val="00855DA6"/>
     <w:rsid w:val="0089757C"/>
     <w:rsid w:val="008A0BCF"/>
     <w:rsid w:val="008C38E6"/>
     <w:rsid w:val="008D2510"/>
     <w:rsid w:val="008F4292"/>
     <w:rsid w:val="009012A6"/>
     <w:rsid w:val="009113E7"/>
     <w:rsid w:val="00924DB5"/>
     <w:rsid w:val="0092747E"/>
     <w:rsid w:val="00927C6E"/>
     <w:rsid w:val="00945B29"/>
     <w:rsid w:val="0096441B"/>
     <w:rsid w:val="009671DA"/>
     <w:rsid w:val="00981C17"/>
     <w:rsid w:val="009A3D15"/>
     <w:rsid w:val="009A4AB1"/>
     <w:rsid w:val="009F3BAE"/>
     <w:rsid w:val="00A04969"/>
     <w:rsid w:val="00A069D5"/>
     <w:rsid w:val="00A1057F"/>
     <w:rsid w:val="00A2534E"/>
     <w:rsid w:val="00A43740"/>
     <w:rsid w:val="00A5415F"/>
     <w:rsid w:val="00A648B9"/>
     <w:rsid w:val="00A66EC4"/>
     <w:rsid w:val="00A67291"/>
     <w:rsid w:val="00A745D5"/>
     <w:rsid w:val="00A93428"/>
     <w:rsid w:val="00AA34A4"/>
     <w:rsid w:val="00AA7C3F"/>
     <w:rsid w:val="00AB75FD"/>
     <w:rsid w:val="00AC2538"/>
+    <w:rsid w:val="00AC6056"/>
     <w:rsid w:val="00AD73DD"/>
     <w:rsid w:val="00AF3D30"/>
     <w:rsid w:val="00AF5E71"/>
     <w:rsid w:val="00AF65E3"/>
     <w:rsid w:val="00B03DB0"/>
     <w:rsid w:val="00B6649F"/>
     <w:rsid w:val="00B72DD8"/>
     <w:rsid w:val="00B74F68"/>
     <w:rsid w:val="00B751D6"/>
     <w:rsid w:val="00B857C9"/>
     <w:rsid w:val="00B96DDC"/>
     <w:rsid w:val="00BB616A"/>
     <w:rsid w:val="00BB704F"/>
     <w:rsid w:val="00BC32BB"/>
     <w:rsid w:val="00BD6067"/>
     <w:rsid w:val="00C0355E"/>
     <w:rsid w:val="00C10B83"/>
     <w:rsid w:val="00C3727D"/>
     <w:rsid w:val="00C4303F"/>
     <w:rsid w:val="00C4661D"/>
     <w:rsid w:val="00C515F0"/>
     <w:rsid w:val="00C7037B"/>
     <w:rsid w:val="00CA0AEA"/>
     <w:rsid w:val="00CA7EDC"/>
     <w:rsid w:val="00CC1D59"/>
     <w:rsid w:val="00CD1E59"/>
-    <w:rsid w:val="00CD6D22"/>
     <w:rsid w:val="00CE25BB"/>
     <w:rsid w:val="00CE3ABB"/>
     <w:rsid w:val="00CF159E"/>
     <w:rsid w:val="00D00B71"/>
     <w:rsid w:val="00D03FB2"/>
     <w:rsid w:val="00D14126"/>
     <w:rsid w:val="00D24191"/>
     <w:rsid w:val="00D62979"/>
+    <w:rsid w:val="00D65E95"/>
     <w:rsid w:val="00D67A23"/>
     <w:rsid w:val="00D84C1C"/>
     <w:rsid w:val="00D90140"/>
     <w:rsid w:val="00D93F48"/>
     <w:rsid w:val="00DA0E5C"/>
     <w:rsid w:val="00DA1B5F"/>
     <w:rsid w:val="00DA4799"/>
     <w:rsid w:val="00DC1D2C"/>
     <w:rsid w:val="00DC1DEF"/>
+    <w:rsid w:val="00DD099B"/>
     <w:rsid w:val="00DE1F8E"/>
     <w:rsid w:val="00DE4721"/>
+    <w:rsid w:val="00DE48A9"/>
     <w:rsid w:val="00E00DAF"/>
     <w:rsid w:val="00E014A8"/>
     <w:rsid w:val="00E07BAD"/>
     <w:rsid w:val="00E1160F"/>
     <w:rsid w:val="00E1698A"/>
     <w:rsid w:val="00E3689B"/>
     <w:rsid w:val="00E45C24"/>
     <w:rsid w:val="00E52A3D"/>
     <w:rsid w:val="00E52F7C"/>
     <w:rsid w:val="00E551BE"/>
     <w:rsid w:val="00E62DC3"/>
     <w:rsid w:val="00E6464D"/>
     <w:rsid w:val="00E702C3"/>
     <w:rsid w:val="00E839B6"/>
     <w:rsid w:val="00E87741"/>
     <w:rsid w:val="00E97EC6"/>
     <w:rsid w:val="00EB5B40"/>
     <w:rsid w:val="00EB6C2C"/>
     <w:rsid w:val="00EC6B3E"/>
     <w:rsid w:val="00ED3B4E"/>
     <w:rsid w:val="00F25932"/>
     <w:rsid w:val="00F279E0"/>
+    <w:rsid w:val="00F40A6E"/>
     <w:rsid w:val="00F50843"/>
     <w:rsid w:val="00F60146"/>
     <w:rsid w:val="00F667BF"/>
     <w:rsid w:val="00FA67EB"/>
     <w:rsid w:val="00FB06F6"/>
     <w:rsid w:val="00FD0D7F"/>
     <w:rsid w:val="00FD24D9"/>
     <w:rsid w:val="00FD4369"/>
+    <w:rsid w:val="00FE1AC9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050" fillcolor="white" stroke="f">
       <v:fill color="white"/>
       <v:stroke on="f"/>
       <v:textbox inset="0,0,0,0"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7077,51 +7100,51 @@
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="BesuchterLink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0068017D"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baustellen.stadtpolizei@waedenswil.ch" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiefbau@waedenswil.ch" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tiefbau@waedenswil.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:baustellen.stadtpolizei@waedenswil.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -7379,81 +7402,97 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBAA357D-296F-4D5B-9296-D8C4AD9D8D6F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>201</Words>
-  <Characters>1272</Characters>
+  <Words>203</Words>
+  <Characters>1283</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Bitte füllen Sie folgendes Formular sorgfältig aus</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager>.</Manager>
   <Company>Stadt Wädenswil</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1471</CharactersWithSpaces>
+  <CharactersWithSpaces>1484</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bitte füllen Sie folgendes Formular sorgfältig aus</dc:title>
   <dc:subject>Neutrales Blatt A4 Hoch //</dc:subject>
   <dc:creator>Jürg Moser</dc:creator>
   <cp:keywords>28. Januar 2006</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>IDfix</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Copyright">
     <vt:lpwstr>PhiloPLAN GmbH - www.philoplan.ch</vt:lpwstr>